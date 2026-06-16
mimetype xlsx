--- v0 (2026-04-22)
+++ v1 (2026-06-16)
@@ -1,641 +1,641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce53b1847bcb44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9651f58ad90942dca7fbd10a8093a1d1.psmdcp" Id="Re74b023ad0a7412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3aa69717ace4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d901b872c7ff44e99837cc072c7d7ee0.psmdcp" Id="R0b0c788324f24f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="測驗成績" sheetId="2" r:id="rId2"/>
     <x:sheet name="學習進度" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>章節名稱</x:t>
   </x:si>
   <x:si>
     <x:t>答對題數</x:t>
   </x:si>
   <x:si>
     <x:t>總題數</x:t>
   </x:si>
   <x:si>
     <x:t>得分 %</x:t>
   </x:si>
   <x:si>
     <x:t>測驗時間</x:t>
   </x:si>
   <x:si>
     <x:t>是否完成</x:t>
   </x:si>
   <x:si>
     <x:t>完成時間</x:t>
   </x:si>
   <x:si>
+    <x:t>JavaScript 簡介與執行環境</x:t>
+  </x:si>
+  <x:si>
+    <x:t>○ 未完成</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQL 簡介與環境設置</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AI 輔助開發入門</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTML 基礎結構與語意標籤</x:t>
+  </x:si>
+  <x:si>
+    <x:t>單元一：AI 基礎理論</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C# 介紹與環境設置</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Git 基礎：版本控制入門</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Event Loop：為什麼 JS 是單執行緒？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AI 基礎概念</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLID 五大原則</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DI 依賴注入：為什麼不直接 new？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>快取策略 Caching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi 入門與環境建置</x:t>
+  </x:si>
+  <x:si>
     <x:t>HTML 簡介與文件結構</x:t>
   </x:si>
   <x:si>
-    <x:t>○ 未完成</x:t>
-[...5 lines deleted...]
-    <x:t>SOLID 五大原則</x:t>
+    <x:t>Web Server 基礎概念</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claude Code 完整指南</x:t>
+  </x:si>
+  <x:si>
+    <x:t>專案規劃與需求分析</x:t>
   </x:si>
   <x:si>
     <x:t>RESTful API 設計哲學</x:t>
   </x:si>
   <x:si>
-    <x:t>JavaScript 簡介與執行環境</x:t>
-[...41 lines deleted...]
-    <x:t>Git 基礎：版本控制入門</x:t>
+    <x:t>大型語言模型 LLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>反向代理與負載平衡</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Web-Based POS 系統開發</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prompt Engineering 提示工程</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTTP 協議深入理解</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCP 擴充與 Skills 系統</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT 基礎查詢</x:t>
+  </x:si>
+  <x:si>
+    <x:t>日誌系統 Logging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>文字相關標籤</x:t>
+  </x:si>
+  <x:si>
+    <x:t>單元二：產業常見的 AI 應用功能</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSS 樣式與排版</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLID 原則：好的程式碼長怎樣？</x:t>
   </x:si>
   <x:si>
     <x:t>分支與合併</x:t>
   </x:si>
   <x:si>
-    <x:t>單元二：產業常見的 AI 應用功能</x:t>
-[...8 lines deleted...]
-    <x:t>文字相關標籤</x:t>
+    <x:t>閉包與記憶體：為什麼會洩漏？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Docker 進階與 Compose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>實戰：電商網站開發</x:t>
+  </x:si>
+  <x:si>
+    <x:t>認證 vs 授權：Session / JWT / OAuth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>身份驗證機制</x:t>
+  </x:si>
+  <x:si>
+    <x:t>變數、型別與運算子</x:t>
   </x:si>
   <x:si>
     <x:t>常用建立型模式</x:t>
   </x:si>
   <x:si>
-    <x:t>日誌系統 Logging</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>變數宣告與資料型態</x:t>
   </x:si>
   <x:si>
-    <x:t>Docker 進階與 Compose</x:t>
-[...2 lines deleted...]
-    <x:t>反向代理與負載平衡</x:t>
+    <x:t>DNS 與網域名稱系統</x:t>
+  </x:si>
+  <x:si>
+    <x:t>單元三：負責任的 AI 應用</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Print Agent 與硬體整合</x:t>
+  </x:si>
+  <x:si>
+    <x:t>不用 CMD 做專案的完整流程</x:t>
+  </x:si>
+  <x:si>
+    <x:t>加密與雜湊</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAUDE.md 與 AI 記憶系統</x:t>
+  </x:si>
+  <x:si>
+    <x:t>團隊協作與 GitHub</x:t>
+  </x:si>
+  <x:si>
+    <x:t>運算子與流程控制</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHERE 條件篩選</x:t>
+  </x:si>
+  <x:si>
+    <x:t>async/await 的真相：不是多執行緒</x:t>
+  </x:si>
+  <x:si>
+    <x:t>路由系統 Routing</x:t>
   </x:si>
   <x:si>
     <x:t>控制流程</x:t>
   </x:si>
   <x:si>
-    <x:t>單元三：負責任的 AI 應用</x:t>
+    <x:t>JavaScript 核心概念</x:t>
+  </x:si>
+  <x:si>
+    <x:t>多人連線與 Session 管理</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQL 效能：索引原理與查詢計畫</x:t>
+  </x:si>
+  <x:si>
+    <x:t>效能優化與 Profiling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>連結與圖片</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAG 檢索增強生成</x:t>
+  </x:si>
+  <x:si>
+    <x:t>常用結構型與行為型模式</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQL 進階：JOIN、子查詢、CTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>實戰：部落格 CMS 系統</x:t>
   </x:si>
   <x:si>
     <x:t>Virtual DOM：為什麼比直接操作快？</x:t>
   </x:si>
   <x:si>
-    <x:t>路由系統 Routing</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CI/CD 持續整合部署</x:t>
   </x:si>
   <x:si>
-    <x:t>async/await 的真相：不是多執行緒</x:t>
-[...38 lines deleted...]
-    <x:t>WHERE 條件篩選</x:t>
+    <x:t>MCP 與 Skills 擴充系統</x:t>
   </x:si>
   <x:si>
     <x:t>CI/CD 自動部署到 POS 設備</x:t>
   </x:si>
   <x:si>
+    <x:t>前後端整合：Fetch API 與 AJAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WebSocket 與即時通訊</x:t>
+  </x:si>
+  <x:si>
+    <x:t>安全開發實踐</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.NET 平台基礎</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Views 與 Razor 語法</x:t>
+  </x:si>
+  <x:si>
+    <x:t>方法與函式</x:t>
+  </x:si>
+  <x:si>
+    <x:t>實戰：RESTful API 微服務</x:t>
+  </x:si>
+  <x:si>
+    <x:t>表格（Table）</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Architecture 與專案架構</x:t>
+  </x:si>
+  <x:si>
+    <x:t>雲端部署實戰</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EF Core 進階操作</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDER BY 排序與 LIMIT 分頁</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Git 進階技巧</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAS 資訊技術相關知識</x:t>
+  </x:si>
+  <x:si>
     <x:t>伺服器監控與維運</x:t>
   </x:si>
   <x:si>
-    <x:t>安全開發實踐</x:t>
-[...11 lines deleted...]
-    <x:t>WebSocket 與即時通訊</x:t>
+    <x:t>No-Code / Low-Code 工具比較</x:t>
   </x:si>
   <x:si>
     <x:t>狀態管理：為什麼需要 Redux/Pinia？</x:t>
   </x:si>
   <x:si>
-    <x:t>Clean Architecture 與專案架構</x:t>
-[...11 lines deleted...]
-    <x:t>方法與函式</x:t>
+    <x:t>快取策略：什麼時候該快取？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINQ 延遲執行與效能陷阱</x:t>
   </x:si>
   <x:si>
     <x:t>函式（Function）</x:t>
   </x:si>
   <x:si>
-    <x:t>Git 進階技巧</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>單元四：機器學習技術理論</x:t>
   </x:si>
   <x:si>
-    <x:t>ORDER BY 排序與 LIMIT 分頁</x:t>
+    <x:t>陣列（Array）基礎與方法</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSERT、UPDATE、DELETE 資料操作</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dapper 微型 ORM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSR vs CSR vs SSG：怎麼選？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Web Kiosk 模式完整指南</x:t>
   </x:si>
   <x:si>
     <x:t>前端工具鏈與框架概覽</x:t>
   </x:si>
   <x:si>
+    <x:t>Middleware 管線</x:t>
+  </x:si>
+  <x:si>
+    <x:t>省 Token 技巧與效率最大化</x:t>
+  </x:si>
+  <x:si>
+    <x:t>物件導向 OOP</x:t>
+  </x:si>
+  <x:si>
     <x:t>EF Core：Repository Pattern 要不要用？</x:t>
   </x:si>
   <x:si>
-    <x:t>Dapper 微型 ORM</x:t>
-[...2 lines deleted...]
-    <x:t>INSERT、UPDATE、DELETE 資料操作</x:t>
+    <x:t>微服務 vs 單體：怎麼選？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>表單（Form）基礎</x:t>
   </x:si>
   <x:si>
     <x:t>單元五：鑑別式 AI 的原理與應用</x:t>
   </x:si>
   <x:si>
-    <x:t>微服務 vs 單體：怎麼選？</x:t>
-[...20 lines deleted...]
-    <x:t>表單（Form）基礎</x:t>
+    <x:t>CREATE TABLE 與資料型態</x:t>
+  </x:si>
+  <x:si>
+    <x:t>表單進階與驗證</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TypeScript：為什麼要加型別？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>依賴注入 DI</x:t>
   </x:si>
   <x:si>
     <x:t>IoT 通訊協定與感測器</x:t>
   </x:si>
   <x:si>
+    <x:t>Middleware vs Filter：什麼時候用哪個？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>物件（Object）</x:t>
+  </x:si>
+  <x:si>
+    <x:t>單元六：生成式 AI 的原理與應用</x:t>
+  </x:si>
+  <x:si>
+    <x:t>資料庫遷移 Migration</x:t>
+  </x:si>
+  <x:si>
     <x:t>LINQ 查詢語言</x:t>
   </x:si>
   <x:si>
-    <x:t>依賴注入 DI</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AI 協作實戰：從需求到部署</x:t>
   </x:si>
   <x:si>
-    <x:t>單元六：生成式 AI 的原理與應用</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Docker 與容器化：為什麼不用 VM？</x:t>
   </x:si>
   <x:si>
-    <x:t>TypeScript：為什麼要加型別？</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>單元七：企業導入 AI 策略</x:t>
   </x:si>
   <x:si>
+    <x:t>身份驗證與授權</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Async / Await 非同步</x:t>
+  </x:si>
+  <x:si>
+    <x:t>金流與支付整合</x:t>
+  </x:si>
+  <x:si>
     <x:t>聚合函數 COUNT、SUM、AVG</x:t>
   </x:si>
   <x:si>
+    <x:t>DOM 操作</x:t>
+  </x:si>
+  <x:si>
+    <x:t>語意標籤（Semantic HTML）</x:t>
+  </x:si>
+  <x:si>
+    <x:t>值型別 vs 參考型別：記憶體怎麼運作？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>前端效能優化策略</x:t>
+  </x:si>
+  <x:si>
     <x:t>Git 工作流：團隊怎麼協作？</x:t>
   </x:si>
   <x:si>
-    <x:t>前端效能優化策略</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>資料庫效能優化</x:t>
   </x:si>
   <x:si>
-    <x:t>值型別 vs 參考型別：記憶體怎麼運作？</x:t>
-[...14 lines deleted...]
-    <x:t>身份驗證與授權</x:t>
+    <x:t>GROUP BY 與 HAVING 分組統計</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Web API 開發</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI/CD：自動化部署為什麼重要？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>多媒體（Video / Audio）</x:t>
+  </x:si>
+  <x:si>
+    <x:t>陣列、集合與泛型</x:t>
+  </x:si>
+  <x:si>
+    <x:t>事件處理（Event）</x:t>
+  </x:si>
+  <x:si>
+    <x:t>完整 POS 系統架構設計</x:t>
   </x:si>
   <x:si>
     <x:t>交易與並行控制</x:t>
   </x:si>
   <x:si>
     <x:t>泛型與反射：為什麼需要？</x:t>
   </x:si>
   <x:si>
     <x:t>前端安全：XSS、CSRF 原理與防禦</x:t>
   </x:si>
   <x:si>
-    <x:t>事件處理（Event）</x:t>
-[...17 lines deleted...]
-    <x:t>多媒體（Video / Audio）</x:t>
+    <x:t>INNER JOIN 內連接</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promise 與 async/await</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSSQL 特有功能</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SignalR 即時通訊</x:t>
+  </x:si>
+  <x:si>
+    <x:t>例外處理與除錯</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi 進階維運</x:t>
   </x:si>
   <x:si>
     <x:t>例外處理哲學：該 catch 什麼？</x:t>
   </x:si>
   <x:si>
+    <x:t>系統設計基礎：如何思考架構？</x:t>
+  </x:si>
+  <x:si>
     <x:t>Meta 標籤與 SEO 基礎</x:t>
   </x:si>
   <x:si>
-    <x:t>系統設計基礎：如何思考架構？</x:t>
-[...17 lines deleted...]
-    <x:t>Promise 與 async/await</x:t>
+    <x:t>測試策略：該測什麼？測多少？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>無障礙網頁（Accessibility）</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEFT / RIGHT / FULL JOIN</x:t>
   </x:si>
   <x:si>
     <x:t>Raspberry Pi 硬體組裝與螢幕串接</x:t>
   </x:si>
   <x:si>
-    <x:t>LEFT / RIGHT / FULL JOIN</x:t>
-[...5 lines deleted...]
-    <x:t>無障礙網頁（Accessibility）</x:t>
+    <x:t>Fetch API 與 HTTP 請求</x:t>
+  </x:si>
+  <x:si>
+    <x:t>設計模式：不要為了用而用</x:t>
+  </x:si>
+  <x:si>
+    <x:t>委派、事件與 Lambda</x:t>
   </x:si>
   <x:si>
     <x:t>單元測試與整合測試</x:t>
   </x:si>
   <x:si>
-    <x:t>設計模式：不要為了用而用</x:t>
-[...5 lines deleted...]
-    <x:t>Fetch API 與 HTTP 請求</x:t>
+    <x:t>HTML5 新功能與 API</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES6+ 新特性總覽</x:t>
   </x:si>
   <x:si>
     <x:t>從零組裝一台 POS 機實戰</x:t>
   </x:si>
   <x:si>
     <x:t>反射與特性 (Reflection &amp; Attributes)</x:t>
   </x:si>
   <x:si>
-    <x:t>HTML5 新功能與 API</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Minimal API</x:t>
   </x:si>
   <x:si>
     <x:t>子查詢 Subquery</x:t>
   </x:si>
   <x:si>
-    <x:t>ES6+ 新特性總覽</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>多執行緒與平行處理</x:t>
   </x:si>
   <x:si>
+    <x:t>CTE 通用表達式</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSS 基礎選擇器與屬性</x:t>
+  </x:si>
+  <x:si>
     <x:t>錯誤處理（Error Handling）</x:t>
   </x:si>
   <x:si>
-    <x:t>CTE 通用表達式</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Razor Pages</x:t>
   </x:si>
   <x:si>
-    <x:t>CSS 基礎選擇器與屬性</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>UNION 與集合運算</x:t>
   </x:si>
   <x:si>
+    <x:t>字串處理與正規表達式</x:t>
+  </x:si>
+  <x:si>
     <x:t>Filters 與 Action 篩選器</x:t>
   </x:si>
   <x:si>
+    <x:t>LocalStorage 與 JSON</x:t>
+  </x:si>
+  <x:si>
     <x:t>CSS Flexbox 排版</x:t>
   </x:si>
   <x:si>
-    <x:t>LocalStorage 與 JSON</x:t>
-[...2 lines deleted...]
-    <x:t>字串處理與正規表達式</x:t>
+    <x:t>INDEX 索引</x:t>
   </x:si>
   <x:si>
     <x:t>CSS Grid 格線排版</x:t>
   </x:si>
   <x:si>
     <x:t>模組化（Import / Export）</x:t>
   </x:si>
   <x:si>
-    <x:t>INDEX 索引</x:t>
+    <x:t>檔案 I/O 與序列化</x:t>
   </x:si>
   <x:si>
     <x:t>Blazor 基礎入門</x:t>
   </x:si>
   <x:si>
-    <x:t>檔案 I/O 與序列化</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>this 關鍵字與原型鏈</x:t>
   </x:si>
   <x:si>
     <x:t>REST API 設計最佳實踐</x:t>
   </x:si>
   <x:si>
     <x:t>響應式設計（RWD）</x:t>
   </x:si>
   <x:si>
     <x:t>VIEW 檢視表</x:t>
   </x:si>
   <x:si>
     <x:t>Stored Procedure 預存程序</x:t>
   </x:si>
   <x:si>
     <x:t>正則表達式（RegExp）</x:t>
   </x:si>
   <x:si>
     <x:t>Trigger 觸發器</x:t>
   </x:si>
   <x:si>
     <x:t>閉包與進階函式模式</x:t>
   </x:si>
   <x:si>
+    <x:t>Transaction 交易控制</x:t>
+  </x:si>
+  <x:si>
     <x:t>迭代器與產生器</x:t>
   </x:si>
   <x:si>
-    <x:t>Transaction 交易控制</x:t>
+    <x:t>常用 Web API</x:t>
   </x:si>
   <x:si>
     <x:t>Window Functions 視窗函數</x:t>
   </x:si>
   <x:si>
-    <x:t>常用 Web API</x:t>
+    <x:t>實戰：DevLearn 學習平台開發全紀錄</x:t>
   </x:si>
   <x:si>
     <x:t>SQL 效能調校</x:t>
   </x:si>
   <x:si>
-    <x:t>實戰：DevLearn 學習平台開發全紀錄</x:t>
+    <x:t>JavaScript 實戰模式</x:t>
   </x:si>
   <x:si>
     <x:t>React 入門：元件化思維與 JSX</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>JavaScript 實戰模式</x:t>
   </x:si>
   <x:si>
     <x:t>React 基礎：useState、Props 與事件處理</x:t>
   </x:si>
   <x:si>
     <x:t>面試白板題：陣列與字串</x:t>
   </x:si>
   <x:si>
     <x:t>CASE WHEN 條件表達式</x:t>
   </x:si>
   <x:si>
     <x:t>面試白板題：鏈結串列與樹</x:t>
   </x:si>
   <x:si>
     <x:t>React Hooks 深入：useEffect、useRef、useContext</x:t>
   </x:si>
   <x:si>
     <x:t>面試白板題：動態規劃與排序</x:t>
   </x:si>
   <x:si>
     <x:t>React Router：客戶端路由管理</x:t>
   </x:si>
   <x:si>
     <x:t>React 狀態管理：Redux Toolkit 與 Zustand</x:t>
   </x:si>